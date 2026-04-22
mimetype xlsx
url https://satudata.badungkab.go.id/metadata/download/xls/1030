--- v2 (2026-02-20)
+++ v3 (2026-04-22)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Iklim</t>
   </si>
   <si>
     <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Balai Besar Meteorologi, Klimatologi dan Geofisika Wilayah III Denpasar.</t>
   </si>
   <si>
     <t>Update terakhir : 1.90 mm</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2020</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Januari Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Februari 2026</t>
+    <t>Periode Berikutnya : Maret Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 April 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>