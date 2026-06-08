--- v3 (2026-04-22)
+++ v4 (2026-06-08)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Iklim</t>
   </si>
   <si>
     <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Balai Besar Meteorologi, Klimatologi dan Geofisika Wilayah III Denpasar.</t>
   </si>
   <si>
     <t>Update terakhir : 1.90 mm</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2020</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Maret Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 April 2026</t>
+    <t>Periode Berikutnya : Mei Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Juni 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
@@ -263,84 +263,84 @@
   <si>
     <t>Mei Tahun 2018</t>
   </si>
   <si>
     <t>Juni Tahun 2018</t>
   </si>
   <si>
     <t>Juli Tahun 2018</t>
   </si>
   <si>
     <t>Agustus Tahun 2018</t>
   </si>
   <si>
     <t>September Tahun 2018</t>
   </si>
   <si>
     <t>Oktober Tahun 2018</t>
   </si>
   <si>
     <t>November Tahun 2018</t>
   </si>
   <si>
     <t>Desember Tahun 2018</t>
   </si>
   <si>
+    <t>Januari Tahun 2019</t>
+  </si>
+  <si>
+    <t>Februari Tahun 2019</t>
+  </si>
+  <si>
+    <t>Maret Tahun 2019</t>
+  </si>
+  <si>
+    <t>April Tahun 2019</t>
+  </si>
+  <si>
+    <t>Mei Tahun 2019</t>
+  </si>
+  <si>
+    <t>Juni Tahun 2019</t>
+  </si>
+  <si>
+    <t>Juli Tahun 2019</t>
+  </si>
+  <si>
+    <t>Agustus Tahun 2019</t>
+  </si>
+  <si>
     <t>September Tahun 2019</t>
   </si>
   <si>
     <t>Oktober Tahun 2019</t>
   </si>
   <si>
     <t>November Tahun 2019</t>
   </si>
   <si>
     <t>Desember Tahun 2019</t>
-  </si>
-[...22 lines deleted...]
-    <t>Agustus Tahun 2019</t>
   </si>
   <si>
     <t>Januari Tahun 2020</t>
   </si>
   <si>
     <t>Februari Tahun 2020</t>
   </si>
   <si>
     <t>Maret Tahun 2020</t>
   </si>
   <si>
     <t>April Tahun 2020</t>
   </si>
   <si>
     <t>Mei Tahun 2020</t>
   </si>
   <si>
     <t>Juni Tahun 2020</t>
   </si>
   <si>
     <t>Juli Tahun 2020</t>
   </si>
   <si>
     <t>Agustus Tahun 2020</t>
   </si>
@@ -2013,271 +2013,271 @@
       </c>
       <c r="B74" t="s">
         <v>82</v>
       </c>
       <c r="C74">
         <v>-69.14</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>61</v>
       </c>
       <c r="B75" t="s">
         <v>83</v>
       </c>
       <c r="C75">
-        <v>30.5</v>
+        <v>2.6</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>62</v>
       </c>
       <c r="B76" t="s">
         <v>84</v>
       </c>
       <c r="C76">
-        <v>98.3</v>
+        <v>50.1</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>63</v>
       </c>
       <c r="B77" t="s">
         <v>85</v>
       </c>
       <c r="C77">
-        <v>97.6</v>
+        <v>26.5</v>
       </c>
       <c r="D77" t="s">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>21</v>
       </c>
       <c r="F77" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>64</v>
       </c>
       <c r="B78" t="s">
         <v>86</v>
       </c>
       <c r="C78">
-        <v>71.2</v>
+        <v>62.3</v>
       </c>
       <c r="D78" t="s">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>65</v>
       </c>
       <c r="B79" t="s">
         <v>87</v>
       </c>
       <c r="C79">
-        <v>2.6</v>
+        <v>58.4</v>
       </c>
       <c r="D79" t="s">
         <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>66</v>
       </c>
       <c r="B80" t="s">
         <v>88</v>
       </c>
       <c r="C80">
-        <v>50.1</v>
+        <v>100.0</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>21</v>
       </c>
       <c r="F80" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>67</v>
       </c>
       <c r="B81" t="s">
         <v>89</v>
       </c>
       <c r="C81">
-        <v>26.5</v>
+        <v>93.7</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>21</v>
       </c>
       <c r="F81" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>68</v>
       </c>
       <c r="B82" t="s">
         <v>90</v>
       </c>
       <c r="C82">
-        <v>62.3</v>
+        <v>33.9</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>21</v>
       </c>
       <c r="F82" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>69</v>
       </c>
       <c r="B83" t="s">
         <v>91</v>
       </c>
       <c r="C83">
-        <v>58.4</v>
+        <v>30.5</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>70</v>
       </c>
       <c r="B84" t="s">
         <v>92</v>
       </c>
       <c r="C84">
-        <v>100.0</v>
+        <v>98.3</v>
       </c>
       <c r="D84" t="s">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>71</v>
       </c>
       <c r="B85" t="s">
         <v>93</v>
       </c>
       <c r="C85">
-        <v>93.7</v>
+        <v>97.6</v>
       </c>
       <c r="D85" t="s">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>21</v>
       </c>
       <c r="F85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>72</v>
       </c>
       <c r="B86" t="s">
         <v>94</v>
       </c>
       <c r="C86">
-        <v>33.9</v>
+        <v>71.2</v>
       </c>
       <c r="D86" t="s">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
       <c r="F86" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>73</v>
       </c>
       <c r="B87" t="s">
         <v>95</v>
       </c>
       <c r="C87">
         <v>54.7</v>
       </c>
       <c r="D87" t="s">
         <v>20</v>
       </c>
       <c r="E87" t="s">