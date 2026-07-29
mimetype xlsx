--- v4 (2026-06-08)
+++ v5 (2026-07-29)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Iklim</t>
   </si>
   <si>
     <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Balai Besar Meteorologi, Klimatologi dan Geofisika Wilayah III Denpasar.</t>
   </si>
   <si>
     <t>Update terakhir : 1.90 mm</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2020</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Mei Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juni 2026</t>
+    <t>Periode Berikutnya : Juni Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Juli 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>