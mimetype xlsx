--- v5 (2026-07-29)
+++ v6 (2026-09-12)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Iklim</t>
   </si>
   <si>
     <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Balai Besar Meteorologi, Klimatologi dan Geofisika Wilayah III Denpasar.</t>
   </si>
   <si>
     <t>Update terakhir : 1.90 mm</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2020</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Juni Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juli 2026</t>
+    <t>Periode Berikutnya : Agustus Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 September 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>