--- v2 (2026-06-08)
+++ v3 (2026-10-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Produksi Benih Ikan Air Tawar</t>
   </si>
   <si>
     <t>Klasifikasi : Perikanan</t>
   </si>
   <si>
     <t>Deskripsi : Produksi benih ikan air tawar adalah benih Ikan adalah anak ikan dengan ukuran tertentu yang akan digunakan sebagai bahan organik dalam kegiatan pembudidayaan ikan semua hasil benih ikan yang dihasilkan dari tempat-tempat perbenihan ikan di suatu wilayah</t>
   </si>
   <si>
     <t>Update terakhir : 2,868.00 Ekor</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
     <t>Periode Terakhir : Tahun 2025</t>
   </si>
   <si>
     <t>Release Terakhir : 31 Maret 2026</t>
   </si>
   <si>
@@ -68,63 +68,81 @@
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
+    <t>Tahun 2016</t>
+  </si>
+  <si>
+    <t>2,024,500.00</t>
+  </si>
+  <si>
+    <t>Ekor</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>Dinas Perikanan</t>
+  </si>
+  <si>
+    <t>Tahun 2017</t>
+  </si>
+  <si>
+    <t>2,077,910.00</t>
+  </si>
+  <si>
+    <t>Tahun 2019</t>
+  </si>
+  <si>
+    <t>4,152,685.00</t>
+  </si>
+  <si>
     <t>Tahun 2024</t>
   </si>
   <si>
     <t>3,124,600.00</t>
-  </si>
-[...7 lines deleted...]
-    <t>Dinas Perikanan</t>
   </si>
   <si>
     <t>Tahun 2025</t>
   </si>
   <si>
     <t>2,868.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -466,51 +484,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F15"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>3</v>
@@ -591,50 +609,110 @@
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>3</v>
+      </c>
+      <c r="B16" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D17" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>5</v>
+      </c>
+      <c r="B18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" t="s">
+        <v>30</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>