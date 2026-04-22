--- v0 (2026-02-19)
+++ v1 (2026-04-22)
@@ -14,111 +14,111 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
-    <t>Produksi Benih Ikan Air tawar</t>
+    <t>Produksi Benih Ikan Air Tawar</t>
   </si>
   <si>
     <t>Klasifikasi : Perikanan</t>
   </si>
   <si>
     <t>Deskripsi : Produksi benih ikan air tawar adalah benih Ikan adalah anak ikan dengan ukuran tertentu yang akan digunakan sebagai bahan organik dalam kegiatan pembudidayaan ikan semua hasil benih ikan yang dihasilkan dari tempat-tempat perbenihan ikan di suatu wilayah</t>
   </si>
   <si>
-    <t>Update terakhir : 3,124,600.00 Tidak Ada Satuan</t>
+    <t>Update terakhir : 3,124,600.00 Ekor</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Perikanan</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
     <t>Periode Terakhir : Tahun 2024</t>
   </si>
   <si>
     <t>Release Terakhir : 13 November 2025</t>
   </si>
   <si>
     <t>Periode Berikutnya : Tahun 2026</t>
   </si>
   <si>
     <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>5,664,000.00</t>
   </si>
   <si>
-    <t>Tidak Ada Satuan</t>
+    <t>Ekor</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perikanan</t>
   </si>
   <si>
     <t>Tahun 2021</t>
   </si>
   <si>
     <t>5,027,000.00</t>
   </si>
   <si>
     <t>Tahun 2022</t>
   </si>
   <si>
     <t>4,603,000.00</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
     <t>4,128,500.00</t>
   </si>