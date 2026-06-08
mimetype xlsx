--- v1 (2026-04-22)
+++ v2 (2026-06-08)
@@ -12,143 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Produksi Benih Ikan Air Tawar</t>
   </si>
   <si>
     <t>Klasifikasi : Perikanan</t>
   </si>
   <si>
     <t>Deskripsi : Produksi benih ikan air tawar adalah benih Ikan adalah anak ikan dengan ukuran tertentu yang akan digunakan sebagai bahan organik dalam kegiatan pembudidayaan ikan semua hasil benih ikan yang dihasilkan dari tempat-tempat perbenihan ikan di suatu wilayah</t>
   </si>
   <si>
-    <t>Update terakhir : 3,124,600.00 Ekor</t>
-[...2 lines deleted...]
-    <t>Verifikator Data : Dinas Perikanan</t>
+    <t>Update terakhir : 2,868.00 Ekor</t>
+  </si>
+  <si>
+    <t>Verifikator Data : Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
-    <t>Periode Terakhir : Tahun 2024</t>
-[...2 lines deleted...]
-    <t>Release Terakhir : 13 November 2025</t>
+    <t>Periode Terakhir : Tahun 2025</t>
+  </si>
+  <si>
+    <t>Release Terakhir : 31 Maret 2026</t>
   </si>
   <si>
     <t>Periode Berikutnya : Tahun 2026</t>
   </si>
   <si>
     <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
-    <t>Tahun 2020</t>
-[...2 lines deleted...]
-    <t>5,664,000.00</t>
+    <t>Tahun 2024</t>
+  </si>
+  <si>
+    <t>3,124,600.00</t>
   </si>
   <si>
     <t>Ekor</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Perikanan</t>
   </si>
   <si>
-    <t>Tahun 2021</t>
-[...20 lines deleted...]
-    <t>3,124,600.00</t>
+    <t>Tahun 2025</t>
+  </si>
+  <si>
+    <t>2,868.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -484,51 +466,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F18"/>
+  <dimension ref="A1:F15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>3</v>
@@ -609,110 +591,50 @@
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
-[...58 lines deleted...]
-      <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>