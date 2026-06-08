--- v1 (2026-03-07)
+++ v2 (2026-06-08)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Rasio KDRT menurut kecamatan di Kabupaten Badung</t>
   </si>
   <si>
     <t>Klasifikasi : Belum Diklasifikasikan</t>
   </si>
   <si>
-    <t>Deskripsi :</t>
+    <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Update terakhir : 1.47 Tidak Ada Satuan</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Pengendalian Penduduk, Keluarga Berencana, Pemberdayaan Perempuan dan Perlindungan Anak</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
     <t>Periode Terakhir : Tahun 2024</t>
   </si>
   <si>
     <t>Release Terakhir : 17 Maret 2025</t>
   </si>
   <si>
     <t>Periode Berikutnya : Tahun 2026</t>
   </si>
   <si>
     <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>