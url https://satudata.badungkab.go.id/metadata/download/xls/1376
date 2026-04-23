--- v1 (2026-03-07)
+++ v2 (2026-04-23)
@@ -23,99 +23,99 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Jenis, Kelas dan Jumlah Penginapan/Hotel Kabupaten Badung Kondotel</t>
   </si>
   <si>
     <t>Klasifikasi : Hotel dan Pariwisata</t>
   </si>
   <si>
     <t>Deskripsi :</t>
   </si>
   <si>
-    <t>Update terakhir : 290 Unit</t>
+    <t>Update terakhir : 290 Usaha</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Pariwisata</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
     <t>Periode Terakhir : Tahun 2024</t>
   </si>
   <si>
     <t>Release Terakhir : 17 Maret 2025</t>
   </si>
   <si>
     <t>Periode Berikutnya : Tahun 2026</t>
   </si>
   <si>
     <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
   <si>
     <t>Tahun 2018</t>
   </si>
   <si>
-    <t>Unit</t>
+    <t>Usaha</t>
   </si>
   <si>
     <t>Tahunan</t>
   </si>
   <si>
     <t>Dinas Pariwisata</t>
   </si>
   <si>
     <t>Tahun 2019</t>
   </si>
   <si>
     <t>Tahun 2020</t>
   </si>
   <si>
     <t>Tahun 2021</t>
   </si>
   <si>
     <t>Tahun 2022</t>
   </si>
   <si>
     <t>Tahun 2023</t>
   </si>
   <si>
     <t>Tahun 2024</t>
   </si>