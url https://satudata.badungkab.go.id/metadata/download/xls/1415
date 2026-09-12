--- v0 (2026-06-08)
+++ v1 (2026-09-12)
@@ -38,54 +38,54 @@
   <si>
     <t>Siswa Menurut Jenis Kelamin di Taman Kanak-Kanak</t>
   </si>
   <si>
     <t>Klasifikasi : Sosial</t>
   </si>
   <si>
     <t>Deskripsi : Data yang menunjukkan jumlah siswa aktif pada jenjang Taman Kanak-Kanak (TK) berdasarkan pengelompokan jenis kelamin laki-laki dan perempuan pada tahun ajaran tertentu</t>
   </si>
   <si>
     <t>Update terakhir : 14,357 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi Data : Semester</t>
   </si>
   <si>
     <t>Periode Terakhir : Semester II Tahun 2025</t>
   </si>
   <si>
     <t>Release Terakhir : 13 April 2026</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Semester I Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juli 2026</t>
+    <t>Periode Berikutnya : Semester II Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>