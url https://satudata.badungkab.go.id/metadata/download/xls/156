--- v2 (2026-03-07)
+++ v3 (2026-04-23)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Tenaga Kerja</t>
   </si>
   <si>
     <t>Deskripsi : Pencari Kerja adalah Jumlah Pnduduk yang mencari kerja terdaftar di Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Update terakhir : 703.00 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2021</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Februari Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Maret 2026</t>
+    <t>Periode Berikutnya : Maret Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 April 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>