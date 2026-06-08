--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Tenaga Kerja</t>
   </si>
   <si>
     <t>Deskripsi : Pencari Kerja adalah Jumlah Pnduduk yang mencari kerja terdaftar di Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Update terakhir : 703.00 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2021</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Maret Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 April 2026</t>
+    <t>Periode Berikutnya : Mei Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Juni 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>
@@ -221,102 +221,102 @@
   <si>
     <t>3,966.00</t>
   </si>
   <si>
     <t>September Tahun 2012</t>
   </si>
   <si>
     <t>4,115.00</t>
   </si>
   <si>
     <t>Oktober Tahun 2012</t>
   </si>
   <si>
     <t>3,694.00</t>
   </si>
   <si>
     <t>November Tahun 2012</t>
   </si>
   <si>
     <t>2,252.00</t>
   </si>
   <si>
     <t>Desember Tahun 2012</t>
   </si>
   <si>
+    <t>Januari Tahun 2013</t>
+  </si>
+  <si>
+    <t>Februari Tahun 2013</t>
+  </si>
+  <si>
+    <t>Maret Tahun 2013</t>
+  </si>
+  <si>
+    <t>April Tahun 2013</t>
+  </si>
+  <si>
+    <t>Mei Tahun 2013</t>
+  </si>
+  <si>
+    <t>Juni Tahun 2013</t>
+  </si>
+  <si>
     <t>Juli Tahun 2013</t>
   </si>
   <si>
     <t>2,910.00</t>
   </si>
   <si>
     <t>Agustus Tahun 2013</t>
   </si>
   <si>
     <t>2,995.00</t>
   </si>
   <si>
     <t>September Tahun 2013</t>
   </si>
   <si>
     <t>2,669.00</t>
   </si>
   <si>
     <t>Oktober Tahun 2013</t>
   </si>
   <si>
     <t>2,533.00</t>
   </si>
   <si>
     <t>November Tahun 2013</t>
   </si>
   <si>
     <t>2,435.00</t>
   </si>
   <si>
     <t>Desember Tahun 2013</t>
   </si>
   <si>
     <t>2,357.00</t>
-  </si>
-[...16 lines deleted...]
-    <t>Juni Tahun 2013</t>
   </si>
   <si>
     <t>Januari Tahun 2014</t>
   </si>
   <si>
     <t>2,434.00</t>
   </si>
   <si>
     <t>Februari Tahun 2014</t>
   </si>
   <si>
     <t>2,421.00</t>
   </si>
   <si>
     <t>Maret Tahun 2014</t>
   </si>
   <si>
     <t>2,370.00</t>
   </si>
   <si>
     <t>April Tahun 2014</t>
   </si>
   <si>
     <t>2,272.00</t>
   </si>
@@ -1619,272 +1619,272 @@
         <v>24</v>
       </c>
       <c r="B38" t="s">
         <v>68</v>
       </c>
       <c r="C38" t="s">
         <v>67</v>
       </c>
       <c r="D38" t="s">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>25</v>
       </c>
       <c r="B39" t="s">
         <v>69</v>
       </c>
-      <c r="C39" t="s">
-        <v>70</v>
+      <c r="C39">
+        <v>147.0</v>
       </c>
       <c r="D39" t="s">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>26</v>
       </c>
       <c r="B40" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>70</v>
+      </c>
+      <c r="C40">
+        <v>129.0</v>
       </c>
       <c r="D40" t="s">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>27</v>
       </c>
       <c r="B41" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>71</v>
+      </c>
+      <c r="C41">
+        <v>198.0</v>
       </c>
       <c r="D41" t="s">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>28</v>
       </c>
       <c r="B42" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>72</v>
+      </c>
+      <c r="C42">
+        <v>338.0</v>
       </c>
       <c r="D42" t="s">
         <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>73</v>
+      </c>
+      <c r="C43">
+        <v>174.0</v>
       </c>
       <c r="D43" t="s">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>30</v>
       </c>
       <c r="B44" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>74</v>
+      </c>
+      <c r="C44">
+        <v>244.0</v>
       </c>
       <c r="D44" t="s">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>22</v>
       </c>
       <c r="F44" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>31</v>
       </c>
       <c r="B45" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>147.0</v>
+        <v>75</v>
+      </c>
+      <c r="C45" t="s">
+        <v>76</v>
       </c>
       <c r="D45" t="s">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>22</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>32</v>
       </c>
       <c r="B46" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>129.0</v>
+        <v>77</v>
+      </c>
+      <c r="C46" t="s">
+        <v>78</v>
       </c>
       <c r="D46" t="s">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>198.0</v>
+        <v>79</v>
+      </c>
+      <c r="C47" t="s">
+        <v>80</v>
       </c>
       <c r="D47" t="s">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
       <c r="F47" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>34</v>
       </c>
       <c r="B48" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>338.0</v>
+        <v>81</v>
+      </c>
+      <c r="C48" t="s">
+        <v>82</v>
       </c>
       <c r="D48" t="s">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>35</v>
       </c>
       <c r="B49" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>174.0</v>
+        <v>83</v>
+      </c>
+      <c r="C49" t="s">
+        <v>84</v>
       </c>
       <c r="D49" t="s">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>36</v>
       </c>
       <c r="B50" t="s">
+        <v>85</v>
+      </c>
+      <c r="C50" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>244.0</v>
       </c>
       <c r="D50" t="s">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>37</v>
       </c>
       <c r="B51" t="s">
         <v>87</v>
       </c>
       <c r="C51" t="s">
         <v>88</v>
       </c>
       <c r="D51" t="s">
         <v>21</v>
       </c>
       <c r="E51" t="s">