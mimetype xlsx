--- v4 (2026-06-08)
+++ v5 (2026-07-29)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Tenaga Kerja</t>
   </si>
   <si>
     <t>Deskripsi : Pencari Kerja adalah Jumlah Pnduduk yang mencari kerja terdaftar di Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Update terakhir : 703.00 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2021</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Mei Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juni 2026</t>
+    <t>Periode Berikutnya : Juni Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Juli 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>