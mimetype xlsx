--- v5 (2026-07-29)
+++ v6 (2026-09-12)
@@ -41,54 +41,54 @@
   <si>
     <t>Klasifikasi : Tenaga Kerja</t>
   </si>
   <si>
     <t>Deskripsi : Pencari Kerja adalah Jumlah Pnduduk yang mencari kerja terdaftar di Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Sumber Data : Badan Pusat Statistik - Sumber : Dinas Tenaga Kerja</t>
   </si>
   <si>
     <t>Update terakhir : 703.00 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Bulanan</t>
   </si>
   <si>
     <t>Periode Terakhir : Desember Tahun 2021</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Juni Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juli 2026</t>
+    <t>Periode Berikutnya : Agustus Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 September 2026</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>