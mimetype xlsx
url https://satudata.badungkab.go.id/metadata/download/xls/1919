--- v0 (2026-06-08)
+++ v1 (2026-09-12)
@@ -38,54 +38,54 @@
   <si>
     <t>Kepemilikan Kartu Keluarga Berdasarkan Jenis Kelamin Dan Kecamatan</t>
   </si>
   <si>
     <t>Klasifikasi : Kependudukan</t>
   </si>
   <si>
     <t>Deskripsi : Metadata belum di definisikan, informasi metadata akan segera kami perbaiki setelah pertemuan forum satudata Kabupaten Badung</t>
   </si>
   <si>
     <t>Update terakhir : 143,794.00 Nilai</t>
   </si>
   <si>
     <t>Verifikator Data : Dinas Komunikasi dan Informatika</t>
   </si>
   <si>
     <t>Frekuensi Data : Semester</t>
   </si>
   <si>
     <t>Periode Terakhir : Semester II Tahun 2025</t>
   </si>
   <si>
     <t>Release Terakhir : 9 April 2026</t>
   </si>
   <si>
-    <t>Periode Berikutnya : Semester I Tahun 2026</t>
-[...2 lines deleted...]
-    <t>Release Berikutnya : 1 Juli 2026</t>
+    <t>Periode Berikutnya : Semester II Tahun 2026</t>
+  </si>
+  <si>
+    <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kabupaten</t>
   </si>
   <si>
     <t>KABUPATEN BADUNG</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Periode</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Satuan</t>
   </si>
   <si>
     <t>Frekuensi Penerbitan</t>
   </si>
   <si>
     <t>Produsen Data</t>
   </si>