--- v1 (2026-02-21)
+++ v2 (2026-06-09)
@@ -50,111 +50,111 @@
   <si>
     <t>Update terakhir : 47.41 Jiwa</t>
   </si>
   <si>
     <t>Verifikator Data : Badan Pusat Statistik</t>
   </si>
   <si>
     <t>Frekuensi Data : Tahunan</t>
   </si>
   <si>
     <t>Periode Terakhir : Tahun 2020</t>
   </si>
   <si>
     <t>Release Terakhir : 15 Maret 2023</t>
   </si>
   <si>
     <t>Periode Berikutnya : Tahun 2026</t>
   </si>
   <si>
     <t>Release Berikutnya : 1 Januari 2027</t>
   </si>
   <si>
     <t>Kecamatan</t>
   </si>
   <si>
+    <t>KUTA SELATAN</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Periode</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>Satuan</t>
+  </si>
+  <si>
+    <t>Frekuensi Penerbitan</t>
+  </si>
+  <si>
+    <t>Produsen Data</t>
+  </si>
+  <si>
+    <t>Tahun 2016</t>
+  </si>
+  <si>
+    <t>Jiwa</t>
+  </si>
+  <si>
+    <t>Tahunan</t>
+  </si>
+  <si>
+    <t>Badan Pusat Statistik</t>
+  </si>
+  <si>
+    <t>Tahun 2017</t>
+  </si>
+  <si>
+    <t>Tahun 2018</t>
+  </si>
+  <si>
+    <t>Tahun 2019</t>
+  </si>
+  <si>
+    <t>Tahun 2020</t>
+  </si>
+  <si>
+    <t>KUTA</t>
+  </si>
+  <si>
+    <t>KUTA UTARA</t>
+  </si>
+  <si>
+    <t>MENGWI</t>
+  </si>
+  <si>
+    <t>Data tidak diproduksi</t>
+  </si>
+  <si>
+    <t>ABIANSEMAL</t>
+  </si>
+  <si>
     <t>PETANG</t>
-  </si>
-[...58 lines deleted...]
-    <t>ABIANSEMAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="13.5"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -590,766 +590,766 @@
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>15</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
       <c r="F14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
-      <c r="C15" t="s">
-        <v>20</v>
+      <c r="C15">
+        <v>14.18</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>23</v>
+      </c>
+      <c r="C16">
+        <v>12.09</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>24</v>
+      </c>
+      <c r="C17">
+        <v>16.54</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>25</v>
+      </c>
+      <c r="C18">
+        <v>15.44</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>26</v>
+      </c>
+      <c r="C19">
+        <v>14.95</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>13</v>
       </c>
       <c r="B22" t="s">
         <v>14</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
         <v>19</v>
       </c>
       <c r="C23">
-        <v>14.18</v>
+        <v>23.92</v>
       </c>
       <c r="D23" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F23" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>2</v>
       </c>
       <c r="B24" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C24">
-        <v>12.09</v>
+        <v>21.84</v>
       </c>
       <c r="D24" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>16.54</v>
+        <v>20.48</v>
       </c>
       <c r="D25" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>4</v>
       </c>
       <c r="B26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C26">
-        <v>15.44</v>
+        <v>23.35</v>
       </c>
       <c r="D26" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F26" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C27">
-        <v>14.95</v>
+        <v>20.66</v>
       </c>
       <c r="D27" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F27" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="3" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>13</v>
       </c>
       <c r="B30" t="s">
         <v>14</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
         <v>19</v>
       </c>
       <c r="C31">
-        <v>23.92</v>
+        <v>12.58</v>
       </c>
       <c r="D31" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>2</v>
       </c>
       <c r="B32" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C32">
-        <v>21.84</v>
+        <v>11.68</v>
       </c>
       <c r="D32" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C33">
-        <v>20.48</v>
+        <v>11.19</v>
       </c>
       <c r="D33" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>4</v>
       </c>
       <c r="B34" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C34">
-        <v>23.35</v>
+        <v>12.41</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>5</v>
       </c>
       <c r="B35" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C35">
-        <v>20.66</v>
+        <v>11.8</v>
       </c>
       <c r="D35" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>13</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
       <c r="C38" t="s">
         <v>15</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>17</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
         <v>19</v>
       </c>
-      <c r="C39">
-        <v>12.58</v>
+      <c r="C39" t="s">
+        <v>30</v>
       </c>
       <c r="D39" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>2</v>
       </c>
       <c r="B40" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>11.68</v>
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>30</v>
       </c>
       <c r="D40" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F40" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>11.19</v>
+        <v>24</v>
+      </c>
+      <c r="C41" t="s">
+        <v>30</v>
       </c>
       <c r="D41" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F41" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>12.41</v>
+        <v>25</v>
+      </c>
+      <c r="C42" t="s">
+        <v>30</v>
       </c>
       <c r="D42" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F42" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>5</v>
       </c>
       <c r="B43" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>11.8</v>
+        <v>26</v>
+      </c>
+      <c r="C43" t="s">
+        <v>30</v>
       </c>
       <c r="D43" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>13</v>
       </c>
       <c r="B46" t="s">
         <v>14</v>
       </c>
       <c r="C46" t="s">
         <v>15</v>
       </c>
       <c r="D46" t="s">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
         <v>19</v>
       </c>
       <c r="C47" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D47" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>2</v>
       </c>
       <c r="B48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D48" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>3</v>
       </c>
       <c r="B49" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C49" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D49" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F49" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C50" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D50" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>5</v>
       </c>
       <c r="B51" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D51" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F51" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>13</v>
       </c>
       <c r="B54" t="s">
         <v>14</v>
       </c>
       <c r="C54" t="s">
         <v>15</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
         <v>19</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D55" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F55" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>2</v>
       </c>
       <c r="B56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D56" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C57" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D57" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F57" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>4</v>
       </c>
       <c r="B58" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C58" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D58" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F58" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>